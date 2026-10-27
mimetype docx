--- v0 (2026-02-01)
+++ v1 (2026-10-27)
@@ -2,106 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4164EF1E" w14:textId="77777777" w:rsidR="009C34E1" w:rsidRDefault="00226F5D" w:rsidP="00823E78">
+    <w:p w14:paraId="4164EF1E" w14:textId="1B3E35F0" w:rsidR="009C34E1" w:rsidRDefault="00226F5D" w:rsidP="003954B2">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DR. JACOB L. GOODSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58361C60" w14:textId="77777777" w:rsidR="009C34E1" w:rsidRDefault="009C34E1" w:rsidP="009C34E1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEB7DD8" w14:textId="05DBBEE2" w:rsidR="009C34E1" w:rsidRPr="009C34E1" w:rsidRDefault="00CC74ED" w:rsidP="009C34E1">
+    <w:p w14:paraId="2EEB7DD8" w14:textId="74032EAA" w:rsidR="009C34E1" w:rsidRPr="009C34E1" w:rsidRDefault="00EB157D" w:rsidP="009C34E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>April</w:t>
-[...13 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>October 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B47A1AF" w14:textId="77777777" w:rsidR="002E0377" w:rsidRDefault="002E0377" w:rsidP="005A5491">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261284BA" w14:textId="5A377205" w:rsidR="00A1412F" w:rsidRPr="007A1470" w:rsidRDefault="00226F5D" w:rsidP="007A1470">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676144">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
@@ -135,86 +121,89 @@
       <w:r w:rsidR="00BF5AA9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Southwe</w:t>
       </w:r>
       <w:r w:rsidR="00F73689">
         <w:t>stern College</w:t>
       </w:r>
       <w:r w:rsidR="00024039">
         <w:t xml:space="preserve"> (Winfield, KS</w:t>
       </w:r>
       <w:r w:rsidR="004667FB">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidR="00CC74ED">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A70532">
         <w:t>-present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FD4C8" w14:textId="77777777" w:rsidR="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="00232C9A"/>
-[...8 lines deleted...]
-        <w:t>Vice-Chair of Faculty, Southwestern College (Winfield, KS), 2024-present</w:t>
+    <w:p w14:paraId="0F5E48B3" w14:textId="77777777" w:rsidR="002B0653" w:rsidRDefault="002B0653" w:rsidP="00232C9A"/>
+    <w:p w14:paraId="3D573C76" w14:textId="7E4170BE" w:rsidR="002B0653" w:rsidRDefault="002B0653" w:rsidP="00232C9A">
+      <w:r>
+        <w:t>Fellow, Center for Cyber-Social Dynamics (CCSD), Kansas University (Lawrence, KS), 2026-present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1239FE0B" w14:textId="77777777" w:rsidR="00BF6391" w:rsidRDefault="00BF6391" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D39DAC" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="00BF6391" w:rsidP="00232C9A">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676144">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Academic Employment History</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3254B9BC" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="00BF6391"/>
-    <w:p w14:paraId="7CDB37E4" w14:textId="25B5E614" w:rsidR="00CC74ED" w:rsidRDefault="00CC74ED" w:rsidP="00BF6391">
+    <w:p w14:paraId="11984D72" w14:textId="378F19A0" w:rsidR="00EB157D" w:rsidRDefault="00EB157D" w:rsidP="00BF6391">
+      <w:r>
+        <w:t>Chair, Social Science Division, Southwestern College (Winfield, KS), 2023-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182BF653" w14:textId="77777777" w:rsidR="00EB157D" w:rsidRDefault="00EB157D" w:rsidP="00BF6391"/>
+    <w:p w14:paraId="7CDB37E4" w14:textId="1ADFD646" w:rsidR="00CC74ED" w:rsidRDefault="00CC74ED" w:rsidP="00BF6391">
       <w:r>
         <w:t>Associate Professor of Philosophy, Southwestern College (Winfield, KS), 2019-2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BC7023" w14:textId="77777777" w:rsidR="00CC74ED" w:rsidRDefault="00CC74ED" w:rsidP="00BF6391"/>
     <w:p w14:paraId="77662A80" w14:textId="00FC14F3" w:rsidR="00167B05" w:rsidRDefault="00167B05" w:rsidP="00BF6391">
       <w:r>
         <w:t>Assistant Professor of Philosophy, Southwestern College (Winfield, KS), 2013-2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25795C19" w14:textId="77777777" w:rsidR="00167B05" w:rsidRDefault="00167B05" w:rsidP="00BF6391"/>
     <w:p w14:paraId="3BCEFEA1" w14:textId="77777777" w:rsidR="00BF6391" w:rsidRDefault="008550F6" w:rsidP="00BF6391">
       <w:r>
         <w:t>Hans Tiefel Junior Chair</w:t>
       </w:r>
       <w:r w:rsidR="00BF6391" w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E50965">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00BF6391">
         <w:t>Ethics</w:t>
       </w:r>
       <w:r w:rsidR="00BF6391" w:rsidRPr="00031EFA">
@@ -254,264 +243,403 @@
         <w:t xml:space="preserve">Instructor for </w:t>
       </w:r>
       <w:r w:rsidR="001338D6">
         <w:t>Biomedical Ethics</w:t>
       </w:r>
       <w:r w:rsidR="005D5C81">
         <w:t>, Department of Religious Studies, University of Virginia, 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467ADF59" w14:textId="77777777" w:rsidR="00C14E02" w:rsidRDefault="00C14E02" w:rsidP="00BF6391"/>
     <w:p w14:paraId="72D73651" w14:textId="77777777" w:rsidR="00BF6391" w:rsidRPr="00031EFA" w:rsidRDefault="00D55632" w:rsidP="00BF6391">
       <w:r>
         <w:t xml:space="preserve">Visiting </w:t>
       </w:r>
       <w:r w:rsidR="00C14E02">
         <w:t xml:space="preserve">Instructor, Department of </w:t>
       </w:r>
       <w:r w:rsidR="009651B6">
         <w:t xml:space="preserve">Philosophy &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00C14E02">
         <w:t>Religion, Hampden-Sydney College, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454BAB39" w14:textId="77777777" w:rsidR="00253FD7" w:rsidRDefault="00253FD7" w:rsidP="00F66B17"/>
-    <w:p w14:paraId="1DF481D6" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRPr="00232C9A" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00676144">
+    <w:p w14:paraId="2B3B0500" w14:textId="77777777" w:rsidR="009C6704" w:rsidRPr="00C81208" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167B05">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Scholar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Teacher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167B05">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123B9689" w14:textId="77777777" w:rsidR="009C6704" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130ACED4" w14:textId="77777777" w:rsidR="009C6704" w:rsidRPr="00253360" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253360">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Fassnacht Outstanding Faculty Award, Southwestern College, 2021-2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD5251" w14:textId="77777777" w:rsidR="009C6704" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F02E68" w14:textId="77777777" w:rsidR="009C6704" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The United Methodist Exemplary Teaching Award, Southwestern College, 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27785BC1" w14:textId="77777777" w:rsidR="009C6704" w:rsidRDefault="009C6704" w:rsidP="009C6704">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF648FE" w14:textId="1D43929F" w:rsidR="00846163" w:rsidRPr="00846163" w:rsidRDefault="00846163" w:rsidP="009C6704">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846163">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fellowships/Grants Received</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7D51A3" w14:textId="77777777" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="009C6704">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5727CEA7" w14:textId="28C0D701" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163">
+      <w:r>
+        <w:t>Research Grant, John William Miller Archives, Williams College (Williamstown, MA), Fall 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4ABEEE" w14:textId="77777777" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163"/>
+    <w:p w14:paraId="615D9874" w14:textId="65B32690" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163">
+      <w:r>
+        <w:t>Charles Center Fellow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>, Teaching Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on Pedagogy and Technologies, College of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>William &amp; Ma</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ry</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Williamsburg, VA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 2012-2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE885C" w14:textId="77777777" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163"/>
+    <w:p w14:paraId="68B212AD" w14:textId="0AB21BBE" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Charles Center Fellow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>, Teaching Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on Freshmen Seminars, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>College of Willia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m &amp; Mary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Williamsburg, VA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>2010-2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C88EC" w14:textId="77777777" w:rsidR="00846163" w:rsidRDefault="00846163" w:rsidP="00846163"/>
+    <w:p w14:paraId="1DF481D6" w14:textId="3930FD76" w:rsidR="000F4B4C" w:rsidRPr="00232C9A" w:rsidRDefault="000F4B4C" w:rsidP="009C6704">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676144">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4825B04E" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E977B3" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
+    <w:p w14:paraId="68E977B3" w14:textId="6B37615B" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">PhD, </w:t>
       </w:r>
       <w:r>
-        <w:t>Philosophical Studies</w:t>
+        <w:t xml:space="preserve">Philosophical </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB157D">
+        <w:t>Theology</w:t>
+      </w:r>
+      <w:r w:rsidR="008C40BB">
+        <w:t>/Philosophy of Religion</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Department of Religious Studies, </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>University of Virginia, 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA20649" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C"/>
     <w:p w14:paraId="65D80CD0" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
       <w:r>
         <w:t>MA, Culture, Ethics, Religion, Department of Religious Studies, University of Virginia, 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C706FCA" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="707D6542" w14:textId="10B32DBD" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">MTS, Ethics &amp; Theology, Garrett-Evangelical Theological Seminary (w/ course work in </w:t>
+    <w:p w14:paraId="707D6542" w14:textId="4CE97BB2" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
+      <w:r>
+        <w:t>MTS, Ethics &amp; Theology, Garrett-Evangelical Theological Seminary (w/</w:t>
+      </w:r>
+      <w:r w:rsidR="0016340D">
+        <w:t xml:space="preserve"> course</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">work in </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5107">
+        <w:t>Northwestern University</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5107">
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="009A0616">
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">philosophy </w:t>
       </w:r>
       <w:r w:rsidR="009A0616">
-        <w:t xml:space="preserve">department </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">at Northwestern University), 2004 </w:t>
+        <w:t>department</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), 2004 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A27CC1" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C"/>
-    <w:p w14:paraId="1598C19F" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
+    <w:p w14:paraId="2507B007" w14:textId="50F03C02" w:rsidR="000F4B4C" w:rsidRPr="00167B05" w:rsidRDefault="000F4B4C" w:rsidP="000F4B4C">
       <w:r>
         <w:t>BA, Philosophy, Oklahoma Baptist University, 2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA09157" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="00F66B17"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0B57DC03" w14:textId="77777777" w:rsidR="000F4B4C" w:rsidRDefault="000F4B4C" w:rsidP="00F66B17"/>
+    <w:p w14:paraId="02F495D5" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="00AD1B96" w:rsidP="00AD1B96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00167B05">
+        <w:t>Areas of Specialty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C24C3F9" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="00AD1B96"/>
+    <w:p w14:paraId="297F1F1F" w14:textId="2A2072A8" w:rsidR="00AD1B96" w:rsidRPr="00BF5AA9" w:rsidRDefault="00AD1B96" w:rsidP="00AD1B96">
+      <w:r w:rsidRPr="00BF5AA9">
+        <w:t>American P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14E02" w:rsidRPr="00BF5AA9">
+        <w:t>hilosophy</w:t>
+      </w:r>
+      <w:r w:rsidR="003954B2">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00634F79">
+        <w:t xml:space="preserve">humanism, </w:t>
+      </w:r>
+      <w:r w:rsidR="003954B2">
+        <w:t>pragmatism</w:t>
+      </w:r>
+      <w:r w:rsidR="00634F79">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003954B2">
+        <w:t xml:space="preserve"> &amp; transcendentalism)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14E02" w:rsidRPr="00BF5AA9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AA9">
+        <w:t xml:space="preserve">Ethics &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AA9" w:rsidRPr="00BF5AA9">
+        <w:t>Moral Philosophy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003954B2">
+        <w:t xml:space="preserve">Existentialism, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0164">
+        <w:t>Philosophical Psychology,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AA9" w:rsidRPr="00BF5AA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AA9" w:rsidRPr="00BF5AA9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Philosophy of Religion</w:t>
+      </w:r>
+      <w:r w:rsidR="0064222C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, Political Philosophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD9B5D1" w14:textId="77777777" w:rsidR="00AD1B96" w:rsidRPr="00031EFA" w:rsidRDefault="00AD1B96" w:rsidP="00AD1B96"/>
+    <w:p w14:paraId="1720C654" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="00AD1B96" w:rsidP="00AD1B96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Scholar</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t>Areas of Competency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EABE276" w14:textId="77777777" w:rsidR="007D68A6" w:rsidRDefault="007D68A6" w:rsidP="00AD1B96"/>
-    <w:p w14:paraId="4C9CF4DB" w14:textId="3048FB2A" w:rsidR="00AD1B96" w:rsidRDefault="00E43EE3" w:rsidP="00AD1B96">
-[...1 lines deleted...]
-        <w:t>Environmental Ethics</w:t>
+    <w:p w14:paraId="4C9CF4DB" w14:textId="4B57705A" w:rsidR="00AD1B96" w:rsidRDefault="00E43EE3" w:rsidP="00AD1B96">
+      <w:r>
+        <w:t xml:space="preserve">Environmental </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA04D4">
+        <w:t>Philosophy</w:t>
       </w:r>
       <w:r w:rsidR="0064222C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A81674">
         <w:t xml:space="preserve">Jewish Philosophy, </w:t>
       </w:r>
+      <w:r w:rsidR="00634F79">
+        <w:t xml:space="preserve">Philosophy of Music, </w:t>
+      </w:r>
       <w:r w:rsidR="00A5443C">
         <w:t>Philosophy of Race</w:t>
+      </w:r>
+      <w:r w:rsidR="003954B2">
+        <w:t>, Philosophy of Sport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B51DB2" w14:textId="77777777" w:rsidR="00BF5AA9" w:rsidRDefault="00BF5AA9" w:rsidP="00232C9A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A4E03CA" w14:textId="15016610" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="00F66B17" w:rsidP="00232C9A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doctoral Dissertation</w:t>
       </w:r>
     </w:p>
@@ -573,57 +701,52 @@
         <w:t xml:space="preserve">: Peter Ochs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F22625" w14:textId="77777777" w:rsidR="00F66B17" w:rsidRPr="00232C9A" w:rsidRDefault="00853779" w:rsidP="00F66B17">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Committee: Vigen</w:t>
       </w:r>
       <w:r w:rsidR="00F66B17" w:rsidRPr="00232C9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F66B17" w:rsidRPr="00232C9A">
         <w:t>Guroian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F66B17" w:rsidRPr="00232C9A">
         <w:t>, Stan</w:t>
       </w:r>
       <w:r>
         <w:t>ley Hauerwas, Walter Jost, Charles</w:t>
       </w:r>
       <w:r w:rsidR="00F66B17" w:rsidRPr="00232C9A">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Matthewes</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="25AE3ADA" w14:textId="77777777" w:rsidR="00013569" w:rsidRDefault="00013569" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281475C5" w14:textId="77777777" w:rsidR="00013569" w:rsidRPr="00232C9A" w:rsidRDefault="00013569" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Master’s Thesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F6BF5D" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="0033387E"/>
@@ -680,115 +803,237 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232C9A">
         <w:t xml:space="preserve">Additional Readers: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00232C9A">
         <w:t>Lallene</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00232C9A">
         <w:t xml:space="preserve"> Rector &amp; Charles Travis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3274779B" w14:textId="77777777" w:rsidR="00CA2148" w:rsidRDefault="00CA2148" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448C6E5C" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="0033387E" w:rsidP="0033387E">
+    <w:p w14:paraId="448C6E5C" w14:textId="38EDC1C3" w:rsidR="007A1470" w:rsidRPr="00232C9A" w:rsidRDefault="0033387E" w:rsidP="0033387E">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Single Authored </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004667FB">
+        <w:t>Single</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0B39">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Books</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00122178">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">Authored </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004667FB">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Books</w:t>
+      </w:r>
+      <w:r w:rsidR="00122178">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Published</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A72AACB" w14:textId="2CAC0B0C" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F3094F0" w14:textId="74895198" w:rsidR="00F827B9" w:rsidRDefault="00F827B9" w:rsidP="0033387E">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6E035D63" w14:textId="42F7CE29" w:rsidR="003F0B39" w:rsidRPr="003F0B39" w:rsidRDefault="003F0B39" w:rsidP="0033387E">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Keep Your Mind in Hell: The Struggle from Despair to Despair Not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, (Eugene, OR: Cascade Press, expected 2028).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50503F45" w14:textId="77777777" w:rsidR="003F0B39" w:rsidRDefault="003F0B39" w:rsidP="0033387E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3094F0" w14:textId="12227E34" w:rsidR="00F827B9" w:rsidRDefault="00F827B9" w:rsidP="0033387E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>The Philosopher’s Playground: Understanding Scriptural Reasoning through Modern Philosophy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Eugene, OR: Cascade Press, 2021).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7E7AEA2B" w14:textId="77777777" w:rsidR="003F0B39" w:rsidRDefault="003F0B39" w:rsidP="0033387E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788DE8A7" w14:textId="1F3A50E5" w:rsidR="003F0B39" w:rsidRPr="003F0B39" w:rsidRDefault="003F0B39" w:rsidP="003F0B39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reviews: An entire volume of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal Scriptural Reasoning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is dedicated to critical reviews of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Philosopher’s Playground</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal Scriptural Reasoning</w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:t>volume 21, issue 1, (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0B39">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>https://digitalcommons.hamline.edu/jsr/</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="435A26A5" w14:textId="77777777" w:rsidR="00F827B9" w:rsidRDefault="00F827B9" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0F12BF" w14:textId="77777777" w:rsidR="0005253C" w:rsidRPr="0005253C" w:rsidRDefault="0005253C" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Dark Years? Philosophy, Politics, and the Problem of Predictions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, (Eugene, OR: Cascade Press, 2020).</w:t>
       </w:r>
@@ -812,126 +1057,133 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidR="000656AF">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DCE2BB" w14:textId="77777777" w:rsidR="000656AF" w:rsidRDefault="000656AF" w:rsidP="00021F0E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E5718A8" w14:textId="7C42B313" w:rsidR="0086350A" w:rsidRDefault="0086350A" w:rsidP="00021F0E">
+    <w:p w14:paraId="2E5718A8" w14:textId="0DFDC1AC" w:rsidR="0086350A" w:rsidRDefault="0086350A" w:rsidP="00021F0E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Scott Jones, “The Dark Years,”</w:t>
       </w:r>
       <w:r w:rsidR="00021F0E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00021F0E" w:rsidRPr="00021F0E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>https://www.goodreads.com/book/show/54883614-the-dark-years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334FCA72" w14:textId="25F2F009" w:rsidR="0086350A" w:rsidRDefault="0086350A" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73EF4369" w14:textId="200C57FF" w:rsidR="000656AF" w:rsidRDefault="000656AF" w:rsidP="000656AF">
+    <w:p w14:paraId="73EF4369" w14:textId="01CE1EEA" w:rsidR="000656AF" w:rsidRDefault="000656AF" w:rsidP="000656AF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brad Elliott Stone, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“Review of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Dark Years? Philosophy, Politics, and the Problem of Predictions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="008550F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="008550F6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>merican Journal of Theology and Philosophy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>, (forthcoming in 2023).</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009946E1">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>volume 43, issues 2-3, (2022), pgs. 154-157.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E387EA2" w14:textId="55083391" w:rsidR="000656AF" w:rsidRPr="0086350A" w:rsidRDefault="000656AF" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C20E16F" w14:textId="77777777" w:rsidR="005831CA" w:rsidRPr="00122178" w:rsidRDefault="005831CA" w:rsidP="005831CA">
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Strength of Mind: Courage, Hope, Freedom, Knowledge</w:t>
       </w:r>
       <w:r>
         <w:t>, (</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>Eugene, OR:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cascade Press, 2018).</w:t>
       </w:r>
@@ -1114,62 +1366,110 @@
         <w:t>Building Beloved Community in a Wounded World</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, with Brad Elliott Stone &amp; Philip Randolph Kuehnert, </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>Eugene, OR:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cascade Press, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DE188E" w14:textId="77777777" w:rsidR="007B6C41" w:rsidRDefault="007B6C41" w:rsidP="0033387E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38ACA203" w14:textId="77777777" w:rsidR="0061778C" w:rsidRDefault="0061778C" w:rsidP="0033387E">
+    <w:p w14:paraId="38ACA203" w14:textId="00FE9DA9" w:rsidR="0061778C" w:rsidRDefault="0061778C" w:rsidP="0033387E">
       <w:r w:rsidRPr="0061778C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Introducing Prophetic Pragmatism</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0B39">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>: A Dialogue on Hope, the Philosophy of Race, and the Spiritual Blues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with Brad Elliott Stone, (Lanham, MD: </w:t>
       </w:r>
       <w:r w:rsidR="008550F6">
         <w:t>Lexington Books, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579A963C" w14:textId="77777777" w:rsidR="00EA31DF" w:rsidRDefault="00EA31DF" w:rsidP="0033387E"/>
+    <w:p w14:paraId="06ED73EB" w14:textId="4F729B8F" w:rsidR="00EA31DF" w:rsidRPr="00EA31DF" w:rsidRDefault="00EA31DF" w:rsidP="00EA31DF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Review: Russell P. Johnson, “Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061778C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Introducing Prophetic Pragmatism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>: A Dialogue on Hope, the Philosophy of Race, and the Spiritual Blues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>American Journal of Theology and Philosophy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, volume 42, issue 3, (2021), pgs. 80-83.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D028E0" w14:textId="77777777" w:rsidR="00E50965" w:rsidRDefault="00E50965" w:rsidP="003E26B8"/>
     <w:p w14:paraId="39BD06C5" w14:textId="77777777" w:rsidR="00E50965" w:rsidRDefault="00E50965" w:rsidP="00E50965">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Edited Books Published</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B994E6" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="00E50965">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21921386" w14:textId="77777777" w:rsidR="00A5443C" w:rsidRPr="00A5443C" w:rsidRDefault="00A5443C" w:rsidP="00E50965">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
@@ -1398,51 +1698,50 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rorty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Religious: Christian Engagements with a Secular Philosopher</w:t>
       </w:r>
       <w:r>
         <w:t>, (Eugene, OR: Cascade Press, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128FA07A" w14:textId="77777777" w:rsidR="00FE3EC3" w:rsidRDefault="00FE3EC3" w:rsidP="00122178"/>
     <w:p w14:paraId="2B0C1ECB" w14:textId="77777777" w:rsidR="00FE3EC3" w:rsidRDefault="00FE3EC3" w:rsidP="00FE3EC3">
       <w:pPr>
         <w:pStyle w:val="authors"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Review:</w:t>
       </w:r>
       <w:r w:rsidR="002A2873">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hannah E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hashkes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, “Review of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rorty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1479,133 +1778,157 @@
     <w:p w14:paraId="071087AD" w14:textId="77777777" w:rsidR="0021170B" w:rsidRPr="0021170B" w:rsidRDefault="006E0B07" w:rsidP="0021170B">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Chapters in Books</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2031AEB3" w14:textId="77777777" w:rsidR="00DC5FFA" w:rsidRDefault="00DC5FFA" w:rsidP="006E0B07">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D07BB02" w14:textId="7530C071" w:rsidR="00565BBC" w:rsidRPr="00565BBC" w:rsidRDefault="00565BBC" w:rsidP="006E0B07">
+    <w:p w14:paraId="17FBA79E" w14:textId="170A301A" w:rsidR="002B0653" w:rsidRPr="002B0653" w:rsidRDefault="002B0653" w:rsidP="006E0B07">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“For and Against </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: Peter Ochs and the Purpose of Philosophy,” in </w:t>
+        <w:t xml:space="preserve">“Conclusion,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signs of Salvation: A Festschrift </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00665C0A">
+        <w:t>Beyond Dialogue: New Paradigms in Interfaith Discourse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, ed. Daniel Ross Goodman et. al., (Albany, NY: SUNY Press, 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CB8A75" w14:textId="77777777" w:rsidR="002B0653" w:rsidRDefault="002B0653" w:rsidP="006E0B07">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="2" w:after="2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D07BB02" w14:textId="2C5A0701" w:rsidR="00565BBC" w:rsidRPr="00565BBC" w:rsidRDefault="00565BBC" w:rsidP="006E0B07">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="2" w:after="2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“For and Against </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cartesianism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Peter Ochs and the Purpose of Philosophy,” in </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>in Honor of</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Signs of Salvation: A Festschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="00665C0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>in Honor of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Peter Ochs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ed. Mark </w:t>
       </w:r>
       <w:r w:rsidR="00665C0A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Randall </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">James &amp; Randi </w:t>
-[...13 lines deleted...]
-        <w:t>, (Eugene, OR: Cascade Press, 202</w:t>
+        <w:t>James &amp; Randi Rashkover, (Eugene, OR: Cascade Press, 202</w:t>
       </w:r>
       <w:r w:rsidR="00494A9F">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>), chapter 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9DF520" w14:textId="6A53B58B" w:rsidR="00565BBC" w:rsidRDefault="00565BBC" w:rsidP="006E0B07">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28689780" w14:textId="4C01C435" w:rsidR="00494A9F" w:rsidRDefault="00494A9F" w:rsidP="006E0B07">
       <w:pPr>
@@ -1696,50 +2019,51 @@
         </w:rPr>
         <w:t>Woman in the Nineteenth Century</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” co-authored with Ann W. Duncan, in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>American Philosophers Read Scripture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
       <w:r>
         <w:t>Lanham, MD: Lexington Books, 2020), chapter 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF56E10" w14:textId="77777777" w:rsidR="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8"/>
     <w:p w14:paraId="648C47A2" w14:textId="77777777" w:rsidR="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“‘Ye Shall Know Them </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>By</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Their Fruits’: Ralph Waldo Emerson’s Interpretation of Jesus’ Logical Rule,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>American Philosophers Read Scripture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
       <w:r>
         <w:t>Lanham, MD: Lexington Books, 2020), chapter 6.</w:t>
       </w:r>
@@ -1791,59 +2115,51 @@
     </w:p>
     <w:p w14:paraId="694B5A90" w14:textId="77777777" w:rsidR="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8"/>
     <w:p w14:paraId="0ADE459F" w14:textId="77777777" w:rsidR="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8">
       <w:r>
         <w:t xml:space="preserve">“William James on the Doctrine of Transubstantiation: American Transcendentalism vs. Roman Catholicism,” co-authored with Quinlan C. Stein, in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>American Philosophers Read Scripture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
       <w:r>
         <w:t>Lanham, MD: Lexington Books, 2020), chapter 13.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C21892E" w14:textId="77777777" w:rsidR="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8"/>
     <w:p w14:paraId="7D9867D3" w14:textId="77777777" w:rsidR="003858D8" w:rsidRPr="003858D8" w:rsidRDefault="003858D8" w:rsidP="003858D8">
       <w:r>
-        <w:t xml:space="preserve">“‘And the Greatest of These Is Love’: Richard </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Turn to Scripture,” in </w:t>
+        <w:t xml:space="preserve">“‘And the Greatest of These Is Love’: Richard Rorty’s Turn to Scripture,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>American Philosophers Read Scripture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, (</w:t>
       </w:r>
       <w:r>
         <w:t>Lanham, MD: Lexington Books, 2020), chapter 15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD3F9BE" w14:textId="77777777" w:rsidR="00A5443C" w:rsidRDefault="00A5443C" w:rsidP="00DC5FFA"/>
     <w:p w14:paraId="1120E40A" w14:textId="77777777" w:rsidR="0005253C" w:rsidRDefault="0005253C" w:rsidP="0005253C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2218,50 +2534,51 @@
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>, chapter 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105915F6" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="006E0B07"/>
     <w:p w14:paraId="44AC2914" w14:textId="77777777" w:rsidR="006E0B07" w:rsidRDefault="006E0B07" w:rsidP="006E0B07">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“The Ethics of Counter-Insurgency in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Wire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Corners in the City of God: Philosophy, Theology, and </w:t>
       </w:r>
       <w:r w:rsidRPr="007B7538">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Wire</w:t>
       </w:r>
       <w:r>
         <w:t>, edited by Jonathan Tran &amp; Myles Werntz, (Eugene, OR: Cascade Books, 2013), chapter 9.</w:t>
@@ -2558,51 +2875,60 @@
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="00F827B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
       <w:r w:rsidR="00EE4253">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00F827B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. My duties include (a) receiving and reviewing submissions, (b) putting submissions through a double-blind review process, (c) inviting authors to contribute to issues on special topics, (d) assigning reviewers to respond to newly published books relating to the interests and purposes of the Society for Scriptural Reasoning and the Scriptural Reasoning Network, (e) envisioning various topics for special issues related to the method and practice of Scriptural Reasoning, (f) paying attention to the debates and discussions taking place within the Society for Scriptural Reasoning and the Scriptural Reasoning Network, and (g) planning the </w:t>
+        <w:t xml:space="preserve">. My duties include (a) receiving and reviewing submissions, (b) putting submissions through a double-blind review process, (c) inviting authors to contribute to issues on special topics, (d) assigning reviewers to respond to newly published books relating to the interests and purposes of the Society for Scriptural Reasoning and the Scriptural </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F827B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Reasoning Network, (e) envisioning various topics for special issues related to the method and practice of Scriptural Reasoning, (f) paying attention to the debates and discussions taking place within the Society for Scriptural Reasoning and the Scriptural Reasoning Network, and (g) planning the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F827B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conversations and dialogues that need to take place in order to maintain and sustain the intellectual credibility of the Society for Scriptural Reasoning and the Scriptural Reasoning Network.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E416C2" w14:textId="22F19592" w:rsidR="00F827B9" w:rsidRDefault="00F827B9" w:rsidP="00C01F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:ind w:right="506"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F82B696" w14:textId="77777777" w:rsidR="00C01F6C" w:rsidRDefault="00C01F6C" w:rsidP="00C01F6C">
       <w:r>
@@ -2693,67 +3019,113 @@
       </w:r>
       <w:r w:rsidRPr="005E0C19">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0C19">
         <w:t xml:space="preserve"> annive</w:t>
       </w:r>
       <w:r w:rsidR="0016564E">
         <w:t xml:space="preserve">rsary of the publication of William James’s </w:t>
       </w:r>
       <w:r w:rsidR="00BE10EF">
         <w:t>“Does Consciousness Exist?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582E14E3" w14:textId="77777777" w:rsidR="00024039" w:rsidRDefault="00024039" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AE43D93" w14:textId="77777777" w:rsidR="0072043A" w:rsidRPr="005E0C19" w:rsidRDefault="007872C7" w:rsidP="00226F5D">
+    <w:p w14:paraId="7AE43D93" w14:textId="71439AF4" w:rsidR="0072043A" w:rsidRPr="005E0C19" w:rsidRDefault="007872C7" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal Articles</w:t>
       </w:r>
+      <w:r w:rsidR="00634F79">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Published</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="211B2CEF" w14:textId="16D985AB" w:rsidR="0021170B" w:rsidRDefault="0021170B" w:rsidP="00226F5D"/>
-    <w:p w14:paraId="31E9A952" w14:textId="47BBC578" w:rsidR="00EE4253" w:rsidRPr="00253360" w:rsidRDefault="00253360" w:rsidP="00226F5D">
+    <w:p w14:paraId="54E923E1" w14:textId="614B0F63" w:rsidR="002B0653" w:rsidRPr="002B0653" w:rsidRDefault="002B0653" w:rsidP="00226F5D">
+      <w:r>
+        <w:t xml:space="preserve">“From </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Philosopher’s Playground</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Philosophers’ Playground</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Brief Reflections on Dialogue, Friendship, and Reason,” in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Scriptural Reasoning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, volume 21, issue 1, (2026), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0653">
+        <w:t>https://digitalcommons.hamline.edu/jsr/vol21/iss1/8/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A23F6B3" w14:textId="77777777" w:rsidR="002B0653" w:rsidRDefault="002B0653" w:rsidP="00226F5D"/>
+    <w:p w14:paraId="31E9A952" w14:textId="0F123FBD" w:rsidR="00EE4253" w:rsidRPr="00253360" w:rsidRDefault="00253360" w:rsidP="00226F5D">
       <w:r>
         <w:t xml:space="preserve">“The American Republic: William James on Political Leadership,” with Quinlan C. Stein, in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Contemporary Pragmatism</w:t>
       </w:r>
       <w:r>
         <w:t>, volume 19, issue 1, (2022), 35-58.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7346CD1D" w14:textId="77777777" w:rsidR="00EE4253" w:rsidRPr="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00226F5D"/>
     <w:p w14:paraId="74AB4C19" w14:textId="38D67880" w:rsidR="00EE4253" w:rsidRPr="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00EE4253">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2807,51 +3179,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065ECA28" w14:textId="77777777" w:rsidR="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00226F5D"/>
     <w:p w14:paraId="2A97A278" w14:textId="77777777" w:rsidR="0005253C" w:rsidRDefault="0005253C" w:rsidP="0005253C">
       <w:r>
         <w:t xml:space="preserve">“Hope Against Hope?” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Perspectives in Religious Studies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, vol. 47, no. 1, (2020), 51-68. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1640A0AD" w14:textId="77777777" w:rsidR="0005253C" w:rsidRDefault="0005253C" w:rsidP="00226F5D"/>
     <w:p w14:paraId="4860C079" w14:textId="77777777" w:rsidR="0021170B" w:rsidRPr="0021170B" w:rsidRDefault="0021170B" w:rsidP="00226F5D">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Death and Dreams in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Genesis</w:t>
       </w:r>
       <w:r w:rsidR="00B07B44">
         <w:t>: A Response to Alan Levenson</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” co-authored with Lindsey Keith, </w:t>
       </w:r>
       <w:r w:rsidRPr="0021170B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0021170B">
         <w:t xml:space="preserve"> </w:t>
@@ -2898,60 +3269,56 @@
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
         <w:t>, vol. 16, no. 1, (June 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48617BA8" w14:textId="77777777" w:rsidR="00E50965" w:rsidRDefault="00E50965" w:rsidP="00226F5D"/>
     <w:p w14:paraId="5ED1C0A9" w14:textId="77777777" w:rsidR="0072043A" w:rsidRPr="0072043A" w:rsidRDefault="0072043A" w:rsidP="00226F5D">
       <w:r w:rsidRPr="0072043A">
         <w:t xml:space="preserve">“The State of the Secular University,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
         <w:t>, vol. 14, no. 2, (December 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD8EB10" w14:textId="77777777" w:rsidR="001D0DD7" w:rsidRDefault="001D0DD7" w:rsidP="00B52085"/>
     <w:p w14:paraId="2FBE8C38" w14:textId="77777777" w:rsidR="00B52085" w:rsidRDefault="00B52085" w:rsidP="00B52085">
       <w:r w:rsidRPr="00031EFA">
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Autonomy, Exteriority, and Scriptural Authority: A Response to Hannah </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Autonomy, Exteriority, and Scriptural Authority: A Response to Hannah Hashkes</w:t>
+      </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Textual Reasoning</w:t>
       </w:r>
       <w:r>
         <w:t>, vol. 7, no. 1, (March 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C161E28" w14:textId="77777777" w:rsidR="00B52085" w:rsidRDefault="00B52085" w:rsidP="00B52085"/>
     <w:p w14:paraId="378FA7E5" w14:textId="77777777" w:rsidR="00B52085" w:rsidRDefault="00B52085" w:rsidP="00B52085">
       <w:r>
         <w:t xml:space="preserve">“What Is Reparative Reasoning? Jürgen Habermas’s Philosophy, Practical Reasoning, and Theological Hermeneutics” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3087,731 +3454,1107 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C9EDB3" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="005E0C19" w:rsidRDefault="00B52085" w:rsidP="00226F5D">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Book Reviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB0AEB7" w14:textId="77777777" w:rsidR="005631E0" w:rsidRDefault="005631E0" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6688D248" w14:textId="3BD5E32F" w:rsidR="00EE4253" w:rsidRPr="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00226F5D">
+    <w:p w14:paraId="6688D248" w14:textId="583EB708" w:rsidR="00EE4253" w:rsidRPr="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">“Review of Robert Brandom’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:i/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:i/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> Spirit of Trust</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t>American Journal of Theology and Philosophy</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0C0A">
+      <w:r w:rsidR="00A16ACB">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2024)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, volume 45, issue 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0C0A">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, pgs. 97-100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C770780" w14:textId="77777777" w:rsidR="00EE4253" w:rsidRDefault="00EE4253" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342B6F48" w14:textId="29F80F7D" w:rsidR="005631E0" w:rsidRPr="005631E0" w:rsidRDefault="005631E0" w:rsidP="00226F5D">
+    <w:p w14:paraId="342B6F48" w14:textId="1E9CBFB9" w:rsidR="005631E0" w:rsidRPr="005631E0" w:rsidRDefault="005631E0" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005631E0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">“Review of Mathew A. Foust’s </w:t>
       </w:r>
       <w:r w:rsidRPr="005631E0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Loyalty to Loyalty: Josiah Royce and the Genuine Moral Life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t>American Journal of Theology and Philosophy</w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
-        <w:t>vol.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 40, no. 1, (2019),</w:t>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 40, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1, (2019),</w:t>
       </w:r>
       <w:r w:rsidRPr="005631E0">
-        <w:t xml:space="preserve"> 85-88.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005631E0">
+        <w:t>85-88.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0158FDF8" w14:textId="77777777" w:rsidR="00816D77" w:rsidRDefault="00816D77" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E13BA48" w14:textId="77777777" w:rsidR="00816D77" w:rsidRPr="00816D77" w:rsidRDefault="00816D77" w:rsidP="00226F5D">
+    <w:p w14:paraId="4E13BA48" w14:textId="3BA37BBE" w:rsidR="00816D77" w:rsidRPr="00816D77" w:rsidRDefault="00816D77" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">“Review of Gary S. Slater’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t>C. S. Peirce &amp; Nested Continua Model of Religious Interpretation</w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t>American Journal of Theology and Philosophy</w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00816D77">
-        <w:t>vol. 38, no. 2-3, (2017), 225-228.</w:t>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816D77">
+        <w:t xml:space="preserve"> 38, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816D77">
+        <w:t xml:space="preserve"> 2-3, (2017), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816D77">
+        <w:t>225-228.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DE35EB" w14:textId="77777777" w:rsidR="00774E82" w:rsidRPr="00816D77" w:rsidRDefault="00774E82" w:rsidP="00226F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C774E8" w14:textId="77777777" w:rsidR="00104189" w:rsidRPr="00104189" w:rsidRDefault="00104189" w:rsidP="00226F5D">
+    <w:p w14:paraId="18C774E8" w14:textId="6AEA8AB6" w:rsidR="00104189" w:rsidRPr="00104189" w:rsidRDefault="00104189" w:rsidP="00226F5D">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">“Review of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00104189">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="42"/>
         </w:rPr>
-        <w:t>The NFL: Critical and Cultural Perspectives</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104189">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NFL: Critical and Cultural Perspectives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:i/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>American Studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
           <w:szCs w:val="42"/>
         </w:rPr>
-        <w:t>, vol. 54, no. 4, (2016), 169-170.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, (2016), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Georgia"/>
+          <w:szCs w:val="42"/>
+        </w:rPr>
+        <w:t>169-170.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DC9769" w14:textId="77777777" w:rsidR="0072043A" w:rsidRDefault="0072043A" w:rsidP="00226F5D"/>
-    <w:p w14:paraId="47A97AA6" w14:textId="77777777" w:rsidR="0072043A" w:rsidRPr="0072043A" w:rsidRDefault="0072043A" w:rsidP="0072043A">
+    <w:p w14:paraId="47A97AA6" w14:textId="7B47C30C" w:rsidR="0072043A" w:rsidRPr="0072043A" w:rsidRDefault="0072043A" w:rsidP="0072043A">
       <w:r>
         <w:t xml:space="preserve">“Review of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Cambridge History of Jewish Philosophy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
-        <w:t>, vol. 14, no. 2, (December 2015).</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2, (December 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD31489" w14:textId="77777777" w:rsidR="00865B87" w:rsidRDefault="00865B87" w:rsidP="00226F5D"/>
-    <w:p w14:paraId="7BC7AAA0" w14:textId="77777777" w:rsidR="00865B87" w:rsidRPr="00865B87" w:rsidRDefault="00865B87" w:rsidP="00226F5D">
+    <w:p w14:paraId="7BC7AAA0" w14:textId="550A49BF" w:rsidR="00865B87" w:rsidRPr="00865B87" w:rsidRDefault="00865B87" w:rsidP="00226F5D">
       <w:r>
         <w:t xml:space="preserve">“‘What Should I Read to Learn About Scriptural Reasoning?’ An Appreciative Review of Higton’s and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Muers’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>The Text in Play</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text in Play</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
-        <w:t>, vol. 14, no. 1, (June 2015).</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t xml:space="preserve"> issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1, (June 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E9BAAE" w14:textId="77777777" w:rsidR="00230EF2" w:rsidRPr="00230EF2" w:rsidRDefault="00230EF2" w:rsidP="00226F5D"/>
     <w:p w14:paraId="62AB771B" w14:textId="77777777" w:rsidR="00F7508E" w:rsidRDefault="00F7508E" w:rsidP="00230EF2">
       <w:r w:rsidRPr="00F7508E">
         <w:t xml:space="preserve">“A Review of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7508E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Enacting History in Henry James: Ethics, Narrative, Power</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7508E">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7508E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of American Studies of Turkey</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7508E">
         <w:t>, 40, (2014)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7508E">
         <w:rPr>
           <w:rFonts w:cs="Helvetica Neue"/>
           <w:color w:val="191919"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6705351A" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="4DD30EAC" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00A11ED9" w:rsidRDefault="00E46215" w:rsidP="00E46215">
-      <w:r>
+    <w:p w14:paraId="4DD30EAC" w14:textId="57312A18" w:rsidR="00E46215" w:rsidRPr="00A11ED9" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“A Review of Jean-Luc Marion’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Givenness and Hermeneutics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
-        <w:t>, vol. 13, no. 1, (June 2014).</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 13, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1, (June 2014).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E6A95D" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="0FFC1633" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="0FFC1633" w14:textId="7C536020" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of Michael Slater’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>William James on Ethics and Faith</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>,” in</w:t>
       </w:r>
       <w:r w:rsidRPr="00C078DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C078DC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>American Journal of Theology and Philosophy</w:t>
       </w:r>
       <w:r w:rsidR="00816D77">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
           <w:iCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C078DC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00816D77">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>vol. 34, no. 3, (2013),</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C078DC">
+        <w:t>vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 285-288.</w:t>
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidR="00816D77">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r w:rsidR="00816D77">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, (2013),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C078DC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C078DC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>285-288.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EC6BF5" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="0CF67025" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="009D07C5" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="0CF67025" w14:textId="1776BD92" w:rsidR="00E46215" w:rsidRPr="009D07C5" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r>
         <w:t xml:space="preserve">“A Review of Jennifer McBride’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Church for the World: A Theology of Public Witness</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” co-authored with Quinn McDowell, in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Christian Scholars Review</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00540A7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A7A">
+      <w:r w:rsidR="00A16ACB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Volume XLII, Number 2 (Winter 2013)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540A7A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">olume XLII, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540A7A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>umber 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540A7A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Winter 2013)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6539029F" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="57267D07" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="57267D07" w14:textId="1E005CF2" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r>
         <w:t xml:space="preserve">“A Review of Mark Ryan’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Politics of Practical Reasoning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Scriptural Reasoning</w:t>
       </w:r>
       <w:r>
-        <w:t>, vol. 12, no. 1, (November 2013).</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16ACB">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1, (November 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A976BA0" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="1E08E385" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="006D5CCB" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="1E08E385" w14:textId="370D4FC0" w:rsidR="00E46215" w:rsidRPr="006D5CCB" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r>
         <w:t>“A Review of Jason Springs’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>A Generous Orthodoxy</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Christian Scholars Review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5CCB">
+      <w:r w:rsidR="009869B2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Volume XLI, Number 3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5CCB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5CCB">
+        <w:t xml:space="preserve">olume XLI, </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5CCB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>umber 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5CCB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Spring 2012)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5CCB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560D2BAC" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="525154D4" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="525154D4" w14:textId="57DD49CB" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of Jennifer Herdt’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Putting on Virtue</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of the Society of Christian Ethics</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, vol. 30, no. 2, (Winter 2010), 216-218.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 30, </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve">. 2, (Winter 2010), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>216-218.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15301FB6" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="723D42A9" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00031EFA" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="723D42A9" w14:textId="5546EB35" w:rsidR="00E46215" w:rsidRPr="00031EFA" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of Romand Coles &amp; Stanley Hauerwas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Christianity, Democracy, and the Radical Ordinary</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Contemporary Pragmatism</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, vol. 5, no. 1, (2008), 168-172.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 5, n</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 1, (2008), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>168-172.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33333A6B" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="4F54D970" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00390685" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="4F54D970" w14:textId="5D1B0F1A" w:rsidR="00E46215" w:rsidRPr="00390685" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r>
         <w:t>“A Review of Stanley Hauerwas’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Performing the Faith: The Truth of Non-violence</w:t>
+        <w:t xml:space="preserve">Performing the Faith: </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bonhoeffer and t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>he Truth of Non-violence</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Review and Expositor</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, vol. 104, no. 1, (Winter 2007), 170-173.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 104, n</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 1, (Winter 2007), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>170-173.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05266ADE" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="2DDE7D93" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="2DDE7D93" w14:textId="5288AAF7" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of Jeffrey Stout’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Democracy and Tradition</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>American Journal of Theology and Philosophy</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, vol. 25, no. 2, (2004), 185-190.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 25, </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 2, (2004), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>185-190.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B842959" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="283316F9" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00031EFA" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="283316F9" w14:textId="02D8DE49" w:rsidR="00E46215" w:rsidRPr="00031EFA" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Pragmatism and Religion</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Tra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nsactions of the C. S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Peirce Society</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, 40.4 (Fall 2004), 850-854.</w:t>
+        <w:t xml:space="preserve">, 40.4 (Fall 2004), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pgs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>850-854.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B05078D" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
-    <w:p w14:paraId="1AFF95CD" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00F66B17" w:rsidRDefault="00E46215" w:rsidP="00E46215">
+    <w:p w14:paraId="1AFF95CD" w14:textId="6425CA93" w:rsidR="00E46215" w:rsidRPr="00F66B17" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“A Review of Charles Taylor’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Varieties of Religion Today: William James Revisited</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Streams of William James</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
-        <w:t>, vol. 5, no. 1, (Spring 2003), 30.</w:t>
+        <w:t>, vol</w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>ume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 5, </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t xml:space="preserve"> 1, (Spring 2003), </w:t>
+      </w:r>
+      <w:r w:rsidR="009869B2">
+        <w:t xml:space="preserve">pg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031EFA">
+        <w:t>30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A228A53" w14:textId="77777777" w:rsidR="00E46215" w:rsidRDefault="00E46215" w:rsidP="00E46215"/>
     <w:p w14:paraId="7A217C79" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="005E0C19" w:rsidRDefault="00E46215" w:rsidP="005E0C19">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Encyclopedia Entries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B1247E" w14:textId="77777777" w:rsidR="00774E82" w:rsidRDefault="00774E82" w:rsidP="00E46215"/>
     <w:p w14:paraId="33D1DD66" w14:textId="77777777" w:rsidR="00E46215" w:rsidRPr="00031EFA" w:rsidRDefault="00E46215" w:rsidP="00E46215">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“Lemuel Haynes,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
@@ -4240,51 +4983,50 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476F3A55" w14:textId="77777777" w:rsidR="003A2322" w:rsidRDefault="003A2322" w:rsidP="00CD0CDE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="111DA546" w14:textId="77777777" w:rsidR="00E72B19" w:rsidRPr="00E72B19" w:rsidRDefault="00E72B19" w:rsidP="00CD0CDE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“The Universe Is Indifferent: Reflections on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Mad Men</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Philosophy,” Goucher College, Baltimore, MD, </w:t>
       </w:r>
       <w:r w:rsidR="00EA03DF">
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">March </w:t>
       </w:r>
       <w:r>
@@ -4305,234 +5047,232 @@
     </w:p>
     <w:p w14:paraId="544ED65F" w14:textId="77777777" w:rsidR="00ED0B2C" w:rsidRDefault="00ED0B2C" w:rsidP="00CD0CDE">
       <w:r>
         <w:t>“Why Do We Need the Virtues for Reading Scripture?” The Hall of Fame Lect</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t xml:space="preserve">ure, Southwestern College, </w:t>
       </w:r>
       <w:r w:rsidR="00EA03DF">
         <w:t xml:space="preserve">April </w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F82DDDD" w14:textId="77777777" w:rsidR="003B2F4B" w:rsidRDefault="003B2F4B" w:rsidP="00CD0CDE"/>
     <w:p w14:paraId="0A8661F2" w14:textId="77777777" w:rsidR="003B2F4B" w:rsidRDefault="003B2F4B" w:rsidP="00CD0CDE">
       <w:r>
         <w:t>“Peter Ochs’s Pragmatism and the Purpose of Philosophy,” G</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>eorgetown College, January 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606841BA" w14:textId="77777777" w:rsidR="009C34E1" w:rsidRDefault="009C34E1" w:rsidP="006158EB"/>
-    <w:p w14:paraId="1AAE5AFC" w14:textId="77777777" w:rsidR="00BF2961" w:rsidRPr="00BF2961" w:rsidRDefault="00BF2961" w:rsidP="009C34E1">
-      <w:r>
+    <w:p w14:paraId="1AAE5AFC" w14:textId="55679A80" w:rsidR="00BF2961" w:rsidRPr="00BF2961" w:rsidRDefault="00BF2961" w:rsidP="009C34E1">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Teaching </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Genesis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the Philosophy of Religion,” Invited by the Faculty of Divinity, Cambr</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
-        <w:t>idge University (England), 2015</w:t>
+        <w:t>idge University (</w:t>
+      </w:r>
+      <w:r w:rsidR="0091150B">
+        <w:t xml:space="preserve">Cambridge, </w:t>
+      </w:r>
+      <w:r w:rsidR="00244354">
+        <w:t>England), 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE523EE" w14:textId="77777777" w:rsidR="00BF2961" w:rsidRDefault="00BF2961" w:rsidP="009C34E1"/>
     <w:p w14:paraId="4AA025A5" w14:textId="77777777" w:rsidR="009C34E1" w:rsidRDefault="009C34E1" w:rsidP="009C34E1">
       <w:r>
         <w:t>“The War on Terrorism: Thirteen Years Later,” Saturday Evening</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t xml:space="preserve"> Salon Series, Wichita KS, 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD11004" w14:textId="77777777" w:rsidR="007055BD" w:rsidRDefault="007055BD" w:rsidP="00226F5D">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B606AED" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
-        <w:t xml:space="preserve">“Richard </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Religion,” Department of Philosophy, University of No</w:t>
+        <w:t>“Richard Rorty and Religion,” Department of Philosophy, University of No</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>rth Carolina at Asheville, 2011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF30181" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="518D91FF" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
         <w:t>“Environmental Philosophy and the Turn toward the Virtues,” Department of Classics, Philosophy, and Religion, Augustana Co</w:t>
       </w:r>
       <w:r>
         <w:t>llege, Sioux Falls, SD</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F26BF33" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="4C81E004" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
         <w:t>“Scriptural Reasoning and Textual Reasoning,” Sioux Falls Seminary</w:t>
       </w:r>
       <w:r w:rsidR="009C34E1">
         <w:t>/University of Sioux Falls</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, SD, 2011</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7BE726" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="055F73A7" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
         <w:t>“The Law of War: Jewish Perspectives,” The College of William &amp; Mary La</w:t>
       </w:r>
       <w:r>
         <w:t>w School, Williamsburg, VA</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E46EC9" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="0B7AF9CD" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
-        <w:t xml:space="preserve">“Richard </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Scriptural Reasoning,” Department of Classics, Philosophy, and Religion, August</w:t>
+        <w:t>“Richard Rorty and Scriptural Reasoning,” Department of Classics, Philosophy, and Religion, August</w:t>
       </w:r>
       <w:r>
         <w:t>ana College, Sioux Falls, SD</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CDECB7" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="01FEE7A6" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
         <w:t>“Methodological Naturalism and t</w:t>
       </w:r>
       <w:r>
         <w:t>he Question of Natural Theology</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>,” at the Center for Inquiry, State University of New York at Buffalo, Buffalo, N</w:t>
       </w:r>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B098381" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="00226F5D"/>
     <w:p w14:paraId="2706A82F" w14:textId="77777777" w:rsidR="000D2363" w:rsidRPr="005E0C19" w:rsidRDefault="00226F5D" w:rsidP="005E0C19">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031EFA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conference Presentations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456EE605" w14:textId="00A895A9" w:rsidR="00774E82" w:rsidRDefault="00774E82" w:rsidP="007055BD"/>
-    <w:p w14:paraId="6A8762CB" w14:textId="79ECD683" w:rsidR="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="007055BD">
+    <w:p w14:paraId="5C7BF058" w14:textId="60B88637" w:rsidR="00F923F4" w:rsidRDefault="00F923F4" w:rsidP="007055BD">
+      <w:r>
+        <w:t>“Music, Prophetic Pragmatism, and Cornel West,” Society for the Advancement of American Philosophy at the University of Nevada, Las Vegas, March 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019B67AA" w14:textId="77777777" w:rsidR="00F923F4" w:rsidRDefault="00F923F4" w:rsidP="007055BD"/>
+    <w:p w14:paraId="6A8762CB" w14:textId="19C04ECA" w:rsidR="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="007055BD">
       <w:r>
         <w:t xml:space="preserve">“Communitarianism vs. Individualism in William James’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Varieties of Religious Experience</w:t>
       </w:r>
       <w:r>
         <w:t>,” William James Society Session, American Academy of Religion, San Antonio, TX, November 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7073A16D" w14:textId="77777777" w:rsidR="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="007055BD"/>
     <w:p w14:paraId="14E18DC6" w14:textId="0DDB9A91" w:rsidR="00E43EE3" w:rsidRPr="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="007055BD">
       <w:r>
         <w:t xml:space="preserve">“Descent and Downwardness in Freud’s Philosophy of Mind: A Celebration of the Centennial Publication of Sigmund Freud’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ego and the Id</w:t>
       </w:r>
       <w:r>
         <w:t>,” Psychology &amp; the Other, Boston College University, October 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8B3A79" w14:textId="77777777" w:rsidR="00E43EE3" w:rsidRDefault="00E43EE3" w:rsidP="007055BD"/>
     <w:p w14:paraId="5E821E47" w14:textId="66E5EB92" w:rsidR="008275AD" w:rsidRDefault="008275AD" w:rsidP="007055BD">
       <w:r>
         <w:t>“The Cries of the Wounded, Divided Selves, and Sick Souls: William James and the Consequences of Listening to the Cries of the Wounded,” American Philosophical Association Central Meeting, Chicago, IL, 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A1976D" w14:textId="77777777" w:rsidR="008275AD" w:rsidRDefault="008275AD" w:rsidP="007055BD"/>
     <w:p w14:paraId="774FBC51" w14:textId="1D8E6A31" w:rsidR="005B1DD4" w:rsidRDefault="005B1DD4" w:rsidP="007055BD">
       <w:r>
         <w:t>“Depression, Despair, Downwardness: Reflections on the Metaphor of Hell for Thinking about Depression and Severe Mental Illness,” Psychology &amp; the Other, Boston College University, 2021 (via Zoom)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D32CCFE" w14:textId="77777777" w:rsidR="005B1DD4" w:rsidRDefault="005B1DD4" w:rsidP="007055BD"/>
     <w:p w14:paraId="412A129F" w14:textId="36100005" w:rsidR="00494A9F" w:rsidRDefault="00494A9F" w:rsidP="007055BD">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>“Fake News, Polemics, and Truth,” American Philosophical Association Central Meeting, 2021</w:t>
       </w:r>
       <w:r w:rsidR="005B1DD4">
         <w:t xml:space="preserve"> (via Zoom)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0CB0EA" w14:textId="77777777" w:rsidR="00494A9F" w:rsidRDefault="00494A9F" w:rsidP="007055BD"/>
     <w:p w14:paraId="4A7B2A94" w14:textId="77777777" w:rsidR="002A2873" w:rsidRDefault="002A2873" w:rsidP="007055BD">
       <w:r>
         <w:t>“The Difficulty of Reality, Divided Selves, and Sick Souls: Animal Ethics after William James’s Philosophy of Religion,” American Philosophical Association Central Meeting, Chicago, IL, 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721D44A8" w14:textId="77777777" w:rsidR="002A2873" w:rsidRDefault="002A2873" w:rsidP="007055BD"/>
     <w:p w14:paraId="67DFD984" w14:textId="77777777" w:rsidR="00E12A8B" w:rsidRDefault="00E12A8B" w:rsidP="007055BD">
       <w:r>
         <w:t>“The Difficulty of Reality, Divided Selves, and Sick Souls: Animal Ethics after William James’s Philosophy of Religion,” American Philosophy</w:t>
       </w:r>
       <w:r w:rsidR="00CF1FEA">
         <w:t xml:space="preserve"> Session</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, American Academy of Religion, </w:t>
       </w:r>
       <w:r w:rsidR="002A2873">
         <w:t xml:space="preserve">San Diego, CA, </w:t>
@@ -4546,59 +5286,51 @@
       <w:r>
         <w:t xml:space="preserve">“William James’s Theory of Emotions: Three Interpretations,” </w:t>
       </w:r>
       <w:r w:rsidR="003057EC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>American Philosophical Association</w:t>
       </w:r>
       <w:r w:rsidR="003057EC">
         <w:t xml:space="preserve"> Central Meeting</w:t>
       </w:r>
       <w:r>
         <w:t>, Denver, CO, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66433CE3" w14:textId="77777777" w:rsidR="00167B05" w:rsidRDefault="00167B05" w:rsidP="007055BD"/>
     <w:p w14:paraId="3C83ADAD" w14:textId="77777777" w:rsidR="00167B05" w:rsidRDefault="00167B05" w:rsidP="007055BD">
       <w:r>
         <w:t>“Should We Sever Hope from Faith and Knowledge? Rhetoric and the Future of Religion,” American Society for the History of Rhetoric, Austin, TX, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AA9E31" w14:textId="77777777" w:rsidR="00167B05" w:rsidRDefault="00167B05" w:rsidP="007055BD"/>
     <w:p w14:paraId="06837733" w14:textId="77777777" w:rsidR="005831CA" w:rsidRDefault="005831CA" w:rsidP="007055BD">
       <w:r>
-        <w:t xml:space="preserve">“Life After the Dark Years? Novels and the Process of Re-enchantment in Richard </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">“Life After the Dark Years? Novels and the Process of Re-enchantment in Richard Rorty’s </w:t>
       </w:r>
       <w:r w:rsidR="00BA4EA0">
         <w:t>Set of Predictions</w:t>
       </w:r>
       <w:r>
         <w:t>,” Conference on Christianity &amp; Literature, Oklahoma City, OK, 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C80983F" w14:textId="77777777" w:rsidR="005831CA" w:rsidRDefault="005831CA" w:rsidP="007055BD"/>
     <w:p w14:paraId="6C5D95FB" w14:textId="77777777" w:rsidR="00F3585A" w:rsidRDefault="00F3585A" w:rsidP="007055BD">
       <w:r>
         <w:t>“Hermeneutics, Hope, Hospitality: From Inter-faith Dialogue to Inter-hope Dialogue,” Scriptural Reason</w:t>
       </w:r>
       <w:r w:rsidR="002A0B9B">
         <w:t>ing Academic Network, Boston, MA</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4FAA01" w14:textId="77777777" w:rsidR="00F3585A" w:rsidRDefault="00F3585A" w:rsidP="007055BD"/>
     <w:p w14:paraId="5439D0E3" w14:textId="77777777" w:rsidR="008F3078" w:rsidRDefault="0095478A" w:rsidP="007055BD">
       <w:r>
         <w:t>“</w:t>
       </w:r>
@@ -4668,51 +5400,50 @@
       <w:r w:rsidR="008F3078">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA14C56" w14:textId="77777777" w:rsidR="00A265DE" w:rsidRDefault="00A265DE" w:rsidP="007055BD"/>
     <w:p w14:paraId="75FA8B48" w14:textId="77777777" w:rsidR="00A265DE" w:rsidRDefault="00A265DE" w:rsidP="007055BD">
       <w:r>
         <w:t>“Peter Ochs’s Pragmatism and the Purpose of Philosophy,” Scriptural Reasoning Session, Mid-Atlantic AAR Regional Meet</w:t>
       </w:r>
       <w:r w:rsidR="007B7538">
         <w:t xml:space="preserve">ing, </w:t>
       </w:r>
       <w:r w:rsidR="008F3078">
         <w:t>New Brunswick, NJ</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BE35BB" w14:textId="77777777" w:rsidR="00A265DE" w:rsidRDefault="00A265DE" w:rsidP="007055BD"/>
     <w:p w14:paraId="4720020D" w14:textId="77777777" w:rsidR="00A265DE" w:rsidRDefault="00A265DE" w:rsidP="007055BD">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Teaching </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Genesis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the Philosophy of Religion: Five Hermeneutical Strategies,” Scriptural Reasoning Session, American Academy of R</w:t>
       </w:r>
       <w:r w:rsidR="007B7538">
         <w:t>eligion International Meeting,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Atlanta, G</w:t>
       </w:r>
       <w:r w:rsidR="008F3078">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FB92A0" w14:textId="77777777" w:rsidR="005B48A6" w:rsidRDefault="005B48A6" w:rsidP="007055BD"/>
@@ -4996,51 +5727,50 @@
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>he American P</w:t>
       </w:r>
       <w:r w:rsidR="007B7538">
         <w:t xml:space="preserve">hilosophical Association </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>Ce</w:t>
       </w:r>
       <w:r>
         <w:t>ntral Meeting, Chicago, IL</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55703710" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="4CFD38C7" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Peirce After Epistemology: Mediation, Representation, and Scholastic Realism,” </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>he American P</w:t>
       </w:r>
       <w:r w:rsidR="007B7538">
         <w:t xml:space="preserve">hilosophical Association </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>Ce</w:t>
       </w:r>
       <w:r>
         <w:t>ntral Meeting, Chicago, IL</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29780D93" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="7DAD8DBA" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRPr="00031EFA" w:rsidRDefault="00226F5D" w:rsidP="007055BD">
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">“Theology After Epistemology: Milbank between </w:t>
@@ -5053,50 +5783,51 @@
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> and Taylor on Truth,” </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t>he American P</w:t>
       </w:r>
       <w:r w:rsidR="007B7538">
         <w:t xml:space="preserve">hilosophical Association </w:t>
       </w:r>
       <w:r w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">Central Meeting, Chicago, </w:t>
       </w:r>
       <w:r>
         <w:t>IL</w:t>
       </w:r>
       <w:r w:rsidR="00244354">
         <w:t>, 2004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062303CC" w14:textId="77777777" w:rsidR="000B1487" w:rsidRDefault="000B1487" w:rsidP="007055BD"/>
     <w:p w14:paraId="085559E4" w14:textId="77777777" w:rsidR="00226F5D" w:rsidRDefault="000012D1" w:rsidP="007055BD">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>“William James’s ‘Philosophy’</w:t>
       </w:r>
       <w:r w:rsidR="00226F5D" w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00226F5D" w:rsidRPr="00031EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Varieties of Religious Experience</w:t>
       </w:r>
       <w:r w:rsidR="00F01DE8">
         <w:t>: From Theology through</w:t>
       </w:r>
       <w:r w:rsidR="00226F5D" w:rsidRPr="00031EFA">
         <w:t xml:space="preserve"> the Science of Religions</w:t>
       </w:r>
       <w:r w:rsidR="00F01DE8">
         <w:t xml:space="preserve"> to the Science of Convictions</w:t>
       </w:r>
       <w:r w:rsidR="00226F5D" w:rsidRPr="00031EFA">
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidR="00CF1FEA">
         <w:t>American Philosophy Session</w:t>
@@ -5117,59 +5848,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podcast Interview</w:t>
       </w:r>
       <w:r w:rsidR="00E640C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1113F33C" w14:textId="22915D06" w:rsidR="00BC1713" w:rsidRDefault="00BC1713" w:rsidP="007055BD"/>
     <w:p w14:paraId="3DAA711E" w14:textId="5B0775A4" w:rsidR="003647F7" w:rsidRPr="003647F7" w:rsidRDefault="003647F7" w:rsidP="007055BD">
       <w:r>
         <w:t>Interview</w:t>
       </w:r>
       <w:r w:rsidR="004401EC">
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">d by Brad </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for </w:t>
+        <w:t xml:space="preserve">d by Brad Cokelet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ethical Theory Review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Podcast (February 1, 2022): </w:t>
       </w:r>
       <w:r w:rsidRPr="003647F7">
         <w:t>https://podcasts.apple.com/us/podcast/prophetic-pragmatism-cornel-west-hope-and-the/id1511817839?i=1000548160508</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DFDFAE" w14:textId="77777777" w:rsidR="003647F7" w:rsidRDefault="003647F7" w:rsidP="007055BD"/>
     <w:p w14:paraId="09929449" w14:textId="6EE58295" w:rsidR="002B37F9" w:rsidRPr="002B37F9" w:rsidRDefault="002B37F9" w:rsidP="007055BD">
       <w:r>
         <w:t xml:space="preserve">Interviewed by Jeffrey Howard for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -5273,98 +5996,98 @@
     <w:p w14:paraId="2A65ED56" w14:textId="77777777" w:rsidR="00BC1713" w:rsidRPr="00BC1713" w:rsidRDefault="00BC1713" w:rsidP="007055BD">
       <w:r>
         <w:t xml:space="preserve">Interviewed by David Dault for the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1713">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Things Not Seen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Podcast (November</w:t>
       </w:r>
       <w:r w:rsidR="0005253C">
         <w:t xml:space="preserve"> 10,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2019): </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1713">
         <w:t>https://www.thingsnotseenradio.com/shows/1928-live</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10788385" w14:textId="77777777" w:rsidR="008D0444" w:rsidRPr="00F747C5" w:rsidRDefault="008D0444" w:rsidP="007A1470"/>
-    <w:p w14:paraId="7A5A3471" w14:textId="2A035938" w:rsidR="008D0444" w:rsidRDefault="007B7538" w:rsidP="008D0444">
+    <w:p w14:paraId="7A5A3471" w14:textId="5AF46359" w:rsidR="008D0444" w:rsidRDefault="007B7538" w:rsidP="008D0444">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Courses</w:t>
       </w:r>
       <w:r w:rsidR="008D0444">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">as Professor </w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(2010-20</w:t>
       </w:r>
       <w:r w:rsidR="00CA2148">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A3066F">
+      <w:r w:rsidR="008E187E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008D0444">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719ADCEB" w14:textId="77777777" w:rsidR="00AD6B4D" w:rsidRDefault="00AD6B4D" w:rsidP="008D0444"/>
     <w:p w14:paraId="5D1A059A" w14:textId="77777777" w:rsidR="00271693" w:rsidRDefault="00271693" w:rsidP="008D0444">
       <w:r>
         <w:t>ENG 112: Beyond Google (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A55C3E1" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 101: Introduction to Philosophy (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57486DE5" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 120: Ethics and Society (Southwestern College)</w:t>
       </w:r>
     </w:p>
@@ -5381,51 +6104,50 @@
         <w:t>PHIL 202: Modern Philosophy (Christopher Newport University)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287124E4" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 221: History of Philosophy (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A0F6BA" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 227: Logic (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15260461" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 255: American Philosophy (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E82C9AA" w14:textId="77777777" w:rsidR="00F747C5" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 320: Philosophy of Religion (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7F6317" w14:textId="77777777" w:rsidR="00F747C5" w:rsidRDefault="00F747C5" w:rsidP="008D0444">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>PHIL 322: Ecology and Ethics (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74092538" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="00F747C5" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 331: Political Philosophy (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE5DA92" w14:textId="2FC0D5E4" w:rsidR="008D0444" w:rsidRDefault="00271693" w:rsidP="008D0444">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PHIL 355: </w:t>
       </w:r>
       <w:r w:rsidR="008D0444">
         <w:t xml:space="preserve">Courage: </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008D0444">
         <w:t>he Ethics of Living and Dying (Southwestern College)</w:t>
       </w:r>
     </w:p>
@@ -5433,50 +6155,51 @@
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>PHIL 355: Death, Desires, Despair, Dreams (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FEC505" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="00F747C5" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 355</w:t>
       </w:r>
       <w:r w:rsidR="008D0444">
         <w:t>: Sports Ethics (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D90A36" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>PHIL 355: Warfare and Ethics (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466998B3" w14:textId="52638BBC" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>PHIL 451: Charity in Medieval and Modern Philosophy (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF49B17" w14:textId="32E0E90A" w:rsidR="00AE7E24" w:rsidRDefault="00AE7E24" w:rsidP="008D0444">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>PHIL 451: Enlightenment Philosophy &amp; Existentialism (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4C9F0D" w14:textId="54F1E299" w:rsidR="00021F0E" w:rsidRDefault="00021F0E" w:rsidP="008D0444">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>PHIL 451: Environmental Ethics &amp; Existentialism: Honors (Southwestern College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0803A2A1" w14:textId="1EAC486F" w:rsidR="00AE7E24" w:rsidRDefault="00021F0E" w:rsidP="00AE7E24">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>PHIL 451: Ethics and Law in American Philosophy (Southwestern College)</w:t>
@@ -5878,106 +6601,99 @@
         <w:t xml:space="preserve"> (University of Virginia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C98F6" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Ch</w:t>
       </w:r>
       <w:r w:rsidR="00B04574">
         <w:t xml:space="preserve">arles Marsh’s </w:t>
       </w:r>
       <w:r w:rsidR="00F747C5">
         <w:t xml:space="preserve">“Philosophy, Politics, </w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>Theology”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (University of Virginia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C050648" w14:textId="77777777" w:rsidR="00800298" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
-        <w:t xml:space="preserve">Chuck </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Chuck Matthewes’s </w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00004991">
         <w:t xml:space="preserve">Religious Ethics &amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Moral Problems</w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (University of Virginia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CEEE19" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t xml:space="preserve">Donald G. Wester’s </w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>Fundamentals of Philosophy</w:t>
       </w:r>
       <w:r w:rsidR="00167B05">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Oklahoma Baptist University)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7890E4F5" w14:textId="77777777" w:rsidR="008D0444" w:rsidRPr="008F3078" w:rsidRDefault="008D0444" w:rsidP="008D0444"/>
     <w:p w14:paraId="69AC8DD4" w14:textId="77777777" w:rsidR="008D0444" w:rsidRPr="00DA2CE1" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Advisor for Honor’s Thesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC9DD8D" w14:textId="77777777" w:rsidR="00AD6B4D" w:rsidRDefault="00AD6B4D" w:rsidP="008D0444">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69080AD8" w14:textId="63345009" w:rsidR="00AF0E7B" w:rsidRDefault="00AF0E7B" w:rsidP="008D0444">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6207,52 +6923,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="43AFB6AA" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46FF672F" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service to Institutions of Higher Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F263E3B" w14:textId="1A2D676A" w:rsidR="00AD6B4D" w:rsidRDefault="00AD6B4D" w:rsidP="008D0444"/>
-    <w:p w14:paraId="3EA93270" w14:textId="20FD950A" w:rsidR="00AF0E7B" w:rsidRDefault="00AF0E7B" w:rsidP="008D0444">
+    <w:p w14:paraId="4A159B28" w14:textId="77777777" w:rsidR="00EB157D" w:rsidRDefault="00EB157D" w:rsidP="00EB157D"/>
+    <w:p w14:paraId="28F41756" w14:textId="6E33844E" w:rsidR="000552C1" w:rsidRDefault="000552C1" w:rsidP="00EB157D">
+      <w:r>
+        <w:t>President, Kansas Philosophical Society (KPS), 2026-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A273A2A" w14:textId="77777777" w:rsidR="000552C1" w:rsidRDefault="000552C1" w:rsidP="00EB157D"/>
+    <w:p w14:paraId="39EE3D2D" w14:textId="373011CA" w:rsidR="00EB157D" w:rsidRPr="00031EFA" w:rsidRDefault="00EB157D" w:rsidP="00EB157D">
+      <w:r>
+        <w:t>Vice-Chair of Faculty, Southwestern College (Winfield, KS), 2024-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4080BCE0" w14:textId="77777777" w:rsidR="00EB157D" w:rsidRDefault="00EB157D" w:rsidP="008D0444"/>
+    <w:p w14:paraId="3EA93270" w14:textId="25DAC454" w:rsidR="00AF0E7B" w:rsidRDefault="00AF0E7B" w:rsidP="008D0444">
       <w:r>
         <w:t>Member of the Faculty Concerns Committee, Southwestern College, 2023-2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BBC854" w14:textId="77777777" w:rsidR="00AF0E7B" w:rsidRDefault="00AF0E7B" w:rsidP="008D0444"/>
     <w:p w14:paraId="5AE50866" w14:textId="7C00CCBF" w:rsidR="005B1DD4" w:rsidRDefault="005B1DD4" w:rsidP="008D0444">
       <w:r>
         <w:t>Member of Curriculum Committee, Southwestern College, 2021-202</w:t>
       </w:r>
       <w:r w:rsidR="000656AF">
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129B51E9" w14:textId="4EF7F2A7" w:rsidR="005B1DD4" w:rsidRDefault="005B1DD4" w:rsidP="008D0444"/>
     <w:p w14:paraId="1924D66C" w14:textId="68D668D0" w:rsidR="00DF3322" w:rsidRDefault="00DF3322" w:rsidP="008D0444">
       <w:r>
         <w:t>Acting Chair, Division of Social Sciences, Southwestern College, 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF34B8F" w14:textId="77777777" w:rsidR="00DF3322" w:rsidRDefault="00DF3322" w:rsidP="008D0444"/>
     <w:p w14:paraId="092E3434" w14:textId="69D219C6" w:rsidR="00004991" w:rsidRPr="00004991" w:rsidRDefault="00004991" w:rsidP="00004991">
       <w:r w:rsidRPr="00004991">
         <w:t xml:space="preserve">Wabash Center </w:t>
       </w:r>
       <w:r>
@@ -6291,250 +7022,187 @@
       <w:r>
         <w:t>, 2019-2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C956F67" w14:textId="77777777" w:rsidR="00004991" w:rsidRDefault="00004991" w:rsidP="008D0444"/>
     <w:p w14:paraId="1BDFAB52" w14:textId="333AB755" w:rsidR="00004991" w:rsidRDefault="00004991" w:rsidP="008D0444">
       <w:r>
         <w:t>Member of Personnel Committee, Southwestern College, 2019-202</w:t>
       </w:r>
       <w:r w:rsidR="007C11EB">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBC27A7" w14:textId="77777777" w:rsidR="00004991" w:rsidRDefault="00004991" w:rsidP="008D0444"/>
     <w:p w14:paraId="434A1AB8" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>Chair of Faculty Development, Southwestern College, 2016-201</w:t>
       </w:r>
       <w:r w:rsidR="002A2873">
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEFD1CC" w14:textId="77777777" w:rsidR="00032757" w:rsidRDefault="00032757" w:rsidP="008D0444"/>
     <w:p w14:paraId="6750477D" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Member of Faculty Development, Southwestern College, 2015-2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD37216" w14:textId="77777777" w:rsidR="008A67CF" w:rsidRDefault="008A67CF" w:rsidP="008D0444"/>
     <w:p w14:paraId="03CC6A25" w14:textId="77777777" w:rsidR="008A67CF" w:rsidRDefault="008A67CF" w:rsidP="008D0444">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vice-Chair of Academic Affairs, Southwestern College, 2014-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5410D11A" w14:textId="77777777" w:rsidR="00032757" w:rsidRDefault="00032757" w:rsidP="008D0444"/>
     <w:p w14:paraId="2432AD1C" w14:textId="77777777" w:rsidR="008D0444" w:rsidRDefault="008D0444" w:rsidP="008D0444">
       <w:r>
         <w:t>Member of Academic Affairs,</w:t>
       </w:r>
       <w:r w:rsidR="008A67CF">
         <w:t xml:space="preserve"> Southwestern College, 2013-2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4727DCC5" w14:textId="77777777" w:rsidR="00032757" w:rsidRDefault="00032757" w:rsidP="008D0444">
-[...44 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0209125E" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00032757"/>
     <w:p w14:paraId="2436DB06" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRPr="005E0C19" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professional Memberships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677D3B4F" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F"/>
     <w:p w14:paraId="4A594680" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:r>
         <w:t>American Academy of Religion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF27F8E" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:r>
         <w:t>American Philosophical Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B14495F" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:r>
         <w:t>Institute for American Religious and Philosophical Thought</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144F92BD" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:r>
         <w:t>The North American Levinas Society</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBD0C3D" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E8B671D" w14:textId="77777777" w:rsidR="00A3066F" w:rsidRDefault="00A3066F" w:rsidP="00A3066F">
       <w:r>
         <w:t>William James Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7C958C" w14:textId="77777777" w:rsidR="002E05E4" w:rsidRDefault="002E05E4" w:rsidP="007A1470">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788212D8" w14:textId="77777777" w:rsidR="007A1470" w:rsidRPr="00676144" w:rsidRDefault="007A1470" w:rsidP="007A1470">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3119D365" w14:textId="77777777" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470"/>
-    <w:p w14:paraId="46CF84F6" w14:textId="05D61E4D" w:rsidR="007A1470" w:rsidRPr="00407F2A" w:rsidRDefault="007A1470" w:rsidP="007A1470">
+    <w:p w14:paraId="46CF84F6" w14:textId="2962C287" w:rsidR="007A1470" w:rsidRPr="00407F2A" w:rsidRDefault="007A1470" w:rsidP="007A1470">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00407F2A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Address</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00060CEA">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007055BD">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Work Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222C9ED8" w14:textId="77777777" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470">
+    <w:p w14:paraId="222C9ED8" w14:textId="2FC6762B" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470">
       <w:r>
         <w:t>Jacob L. Goodson</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00004991">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Dr. Jacob L. Goodson, Associate</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Professor of Philosophy</w:t>
+        <w:t>Dr. Jacob L. Goodson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D69744" w14:textId="1525405B" w:rsidR="007A1470" w:rsidRPr="00FD0C0A" w:rsidRDefault="00FD0C0A" w:rsidP="007A1470">
       <w:r>
         <w:t>7676 E. Polo Dr. #</w:t>
       </w:r>
       <w:r w:rsidR="009A0616">
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidR="007A1470">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF0E7B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A1470">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>100 College Street</w:t>
       </w:r>
       <w:r w:rsidR="007A1470">
         <w:tab/>
       </w:r>
@@ -6608,292 +7276,312 @@
       </w:r>
       <w:r w:rsidRPr="002D4304">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D4304">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Work </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E-mail Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778E4181" w14:textId="77777777" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470">
+    <w:p w14:paraId="778E4181" w14:textId="781539D9" w:rsidR="007A1470" w:rsidRDefault="00060CEA" w:rsidP="007A1470">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Jlg4j @ virginia.edu</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Dr.jacobgoodson@aol.com</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1470">
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="007A1470">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Jacob.Goodson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="007A1470">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> @ sckans.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2773F6F0" w14:textId="77777777" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D51F71" w14:textId="77777777" w:rsidR="007A1470" w:rsidRDefault="007A1470" w:rsidP="007A1470">
-      <w:pPr>
+    <w:p w14:paraId="26D51F71" w14:textId="11D9BE6C" w:rsidR="007A1470" w:rsidRPr="00060CEA" w:rsidRDefault="007A1470" w:rsidP="007A1470">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407F2A">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00407F2A">
+        <w:t>Telephone Number</w:t>
+      </w:r>
+      <w:r w:rsidR="00060CEA">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00060CEA">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(316) 371-1418</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59240C1D" w14:textId="6F507DB6" w:rsidR="00A1307A" w:rsidRPr="0054679E" w:rsidRDefault="007A1470" w:rsidP="00060CEA">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(316) 371-141</w:t>
+      </w:r>
+      <w:r w:rsidR="00060CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A1307A" w:rsidRPr="0054679E" w:rsidSect="004C4D73">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="030F43B2" w14:textId="77777777" w:rsidR="0055561D" w:rsidRDefault="0055561D">
+    <w:p w14:paraId="58C85E61" w14:textId="77777777" w:rsidR="001F6804" w:rsidRDefault="001F6804">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79381011" w14:textId="77777777" w:rsidR="0055561D" w:rsidRDefault="0055561D">
+    <w:p w14:paraId="48921FC4" w14:textId="77777777" w:rsidR="001F6804" w:rsidRDefault="001F6804">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3929C84D" w14:textId="77777777" w:rsidR="005631E0" w:rsidRDefault="005631E0" w:rsidP="004C4D73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="12F60C6A" w14:textId="77777777" w:rsidR="005631E0" w:rsidRDefault="005631E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="321FB250" w14:textId="77777777" w:rsidR="005631E0" w:rsidRDefault="005631E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
       <w:t>Jacob Goodson</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -6912,70 +7600,70 @@
     </w:r>
     <w:r w:rsidR="00BA4EA0" w:rsidRPr="00BA4EA0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="009C7070">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0508784A" w14:textId="77777777" w:rsidR="005631E0" w:rsidRDefault="005631E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55AB8B03" w14:textId="77777777" w:rsidR="0055561D" w:rsidRDefault="0055561D">
+    <w:p w14:paraId="3DED3FC6" w14:textId="77777777" w:rsidR="001F6804" w:rsidRDefault="001F6804">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AD7EA61" w14:textId="77777777" w:rsidR="0055561D" w:rsidRDefault="0055561D">
+    <w:p w14:paraId="0E6C7E8A" w14:textId="77777777" w:rsidR="001F6804" w:rsidRDefault="001F6804">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29305838"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D46279C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7088,484 +7776,507 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1272202270">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00226F5D"/>
     <w:rsid w:val="00000309"/>
     <w:rsid w:val="000012D1"/>
     <w:rsid w:val="00004154"/>
     <w:rsid w:val="00004991"/>
     <w:rsid w:val="00013569"/>
     <w:rsid w:val="00021F0E"/>
     <w:rsid w:val="00024039"/>
     <w:rsid w:val="00032757"/>
     <w:rsid w:val="00036C4C"/>
     <w:rsid w:val="00040464"/>
     <w:rsid w:val="00046418"/>
     <w:rsid w:val="0005253C"/>
     <w:rsid w:val="0005412E"/>
+    <w:rsid w:val="000552C1"/>
+    <w:rsid w:val="00060CEA"/>
     <w:rsid w:val="000656AF"/>
     <w:rsid w:val="000A058D"/>
     <w:rsid w:val="000A284E"/>
     <w:rsid w:val="000A5762"/>
     <w:rsid w:val="000B052A"/>
     <w:rsid w:val="000B1487"/>
     <w:rsid w:val="000D055D"/>
     <w:rsid w:val="000D2363"/>
     <w:rsid w:val="000F4B4C"/>
     <w:rsid w:val="000F75AC"/>
     <w:rsid w:val="00104189"/>
     <w:rsid w:val="00105C16"/>
     <w:rsid w:val="00122178"/>
     <w:rsid w:val="001229B5"/>
     <w:rsid w:val="00132BA2"/>
     <w:rsid w:val="001338D6"/>
     <w:rsid w:val="001574BD"/>
     <w:rsid w:val="00161678"/>
+    <w:rsid w:val="0016340D"/>
     <w:rsid w:val="00165107"/>
     <w:rsid w:val="0016564E"/>
     <w:rsid w:val="00167B05"/>
     <w:rsid w:val="00184C53"/>
     <w:rsid w:val="00191039"/>
     <w:rsid w:val="00197A61"/>
     <w:rsid w:val="001B49AB"/>
     <w:rsid w:val="001C2AE7"/>
     <w:rsid w:val="001C4898"/>
     <w:rsid w:val="001D0DD7"/>
     <w:rsid w:val="001E2531"/>
     <w:rsid w:val="001F14C8"/>
+    <w:rsid w:val="001F6804"/>
     <w:rsid w:val="002036A7"/>
     <w:rsid w:val="002073EE"/>
     <w:rsid w:val="0021170B"/>
     <w:rsid w:val="002146D4"/>
     <w:rsid w:val="00226F5D"/>
     <w:rsid w:val="00230EF2"/>
     <w:rsid w:val="00232C9A"/>
     <w:rsid w:val="00244354"/>
     <w:rsid w:val="00244B3E"/>
     <w:rsid w:val="00245072"/>
     <w:rsid w:val="00247B75"/>
     <w:rsid w:val="00253360"/>
     <w:rsid w:val="00253FD7"/>
     <w:rsid w:val="00260D94"/>
     <w:rsid w:val="00271693"/>
     <w:rsid w:val="002A0B9B"/>
     <w:rsid w:val="002A2873"/>
+    <w:rsid w:val="002B0653"/>
     <w:rsid w:val="002B37F9"/>
     <w:rsid w:val="002C2BA9"/>
     <w:rsid w:val="002C3321"/>
     <w:rsid w:val="002D25E7"/>
     <w:rsid w:val="002D4304"/>
     <w:rsid w:val="002D4764"/>
     <w:rsid w:val="002E0377"/>
     <w:rsid w:val="002E05E4"/>
     <w:rsid w:val="002E0977"/>
     <w:rsid w:val="002E500B"/>
     <w:rsid w:val="003057EC"/>
     <w:rsid w:val="00306DC5"/>
     <w:rsid w:val="00314BB5"/>
     <w:rsid w:val="003161A5"/>
     <w:rsid w:val="003227DF"/>
     <w:rsid w:val="003276BC"/>
     <w:rsid w:val="0033387E"/>
     <w:rsid w:val="00352D03"/>
     <w:rsid w:val="00353471"/>
     <w:rsid w:val="00354500"/>
     <w:rsid w:val="003559D4"/>
     <w:rsid w:val="00360065"/>
     <w:rsid w:val="0036233F"/>
     <w:rsid w:val="003647F7"/>
     <w:rsid w:val="0037452D"/>
     <w:rsid w:val="003858D8"/>
     <w:rsid w:val="00385F23"/>
+    <w:rsid w:val="003954B2"/>
     <w:rsid w:val="003A2322"/>
     <w:rsid w:val="003B2F4B"/>
     <w:rsid w:val="003C4A2C"/>
     <w:rsid w:val="003E26B8"/>
+    <w:rsid w:val="003F0B39"/>
     <w:rsid w:val="003F1EA5"/>
     <w:rsid w:val="004018DD"/>
     <w:rsid w:val="00407F2A"/>
     <w:rsid w:val="004144AA"/>
     <w:rsid w:val="00416492"/>
     <w:rsid w:val="004401EC"/>
     <w:rsid w:val="00453762"/>
     <w:rsid w:val="00456002"/>
     <w:rsid w:val="00460C1B"/>
     <w:rsid w:val="004667FB"/>
     <w:rsid w:val="00466B9D"/>
     <w:rsid w:val="00471CC0"/>
     <w:rsid w:val="00475C15"/>
     <w:rsid w:val="00484C25"/>
     <w:rsid w:val="00493023"/>
     <w:rsid w:val="00494A9F"/>
     <w:rsid w:val="0049592A"/>
     <w:rsid w:val="004A066F"/>
     <w:rsid w:val="004C4D73"/>
     <w:rsid w:val="004D135E"/>
     <w:rsid w:val="004D635B"/>
     <w:rsid w:val="004E3642"/>
     <w:rsid w:val="00501F47"/>
     <w:rsid w:val="005144DC"/>
     <w:rsid w:val="00540A7A"/>
     <w:rsid w:val="0054679E"/>
     <w:rsid w:val="0054792A"/>
     <w:rsid w:val="005554BD"/>
     <w:rsid w:val="00555570"/>
     <w:rsid w:val="0055561D"/>
     <w:rsid w:val="0055591D"/>
     <w:rsid w:val="00557697"/>
     <w:rsid w:val="00560260"/>
     <w:rsid w:val="00560640"/>
     <w:rsid w:val="005631E0"/>
     <w:rsid w:val="0056511C"/>
     <w:rsid w:val="00565BBC"/>
     <w:rsid w:val="0057336B"/>
+    <w:rsid w:val="00575916"/>
     <w:rsid w:val="005831CA"/>
     <w:rsid w:val="005860EC"/>
     <w:rsid w:val="005908EC"/>
     <w:rsid w:val="00593B22"/>
     <w:rsid w:val="005958E8"/>
     <w:rsid w:val="005A0966"/>
     <w:rsid w:val="005A5491"/>
     <w:rsid w:val="005B1DD4"/>
     <w:rsid w:val="005B48A6"/>
     <w:rsid w:val="005C757D"/>
     <w:rsid w:val="005C7D37"/>
     <w:rsid w:val="005D5C81"/>
     <w:rsid w:val="005E0C19"/>
     <w:rsid w:val="00614490"/>
     <w:rsid w:val="006158EB"/>
     <w:rsid w:val="0061778C"/>
     <w:rsid w:val="0062180C"/>
     <w:rsid w:val="00633A31"/>
+    <w:rsid w:val="00634F79"/>
     <w:rsid w:val="00640511"/>
     <w:rsid w:val="0064222C"/>
     <w:rsid w:val="00646A2D"/>
     <w:rsid w:val="006530B9"/>
     <w:rsid w:val="0066095F"/>
     <w:rsid w:val="00665C0A"/>
     <w:rsid w:val="00665D3E"/>
     <w:rsid w:val="0066747F"/>
     <w:rsid w:val="00675A9C"/>
     <w:rsid w:val="00676144"/>
     <w:rsid w:val="00677232"/>
     <w:rsid w:val="00683A36"/>
     <w:rsid w:val="00684605"/>
     <w:rsid w:val="00690439"/>
     <w:rsid w:val="00691F53"/>
     <w:rsid w:val="006A0979"/>
     <w:rsid w:val="006A1310"/>
     <w:rsid w:val="006A181F"/>
     <w:rsid w:val="006C015C"/>
     <w:rsid w:val="006D5CCB"/>
     <w:rsid w:val="006D5F3B"/>
     <w:rsid w:val="006E0B07"/>
     <w:rsid w:val="006E4A24"/>
     <w:rsid w:val="006E5F04"/>
     <w:rsid w:val="006F6FDF"/>
     <w:rsid w:val="00703B06"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00707716"/>
     <w:rsid w:val="00714DCC"/>
     <w:rsid w:val="0072043A"/>
     <w:rsid w:val="00724396"/>
     <w:rsid w:val="0073219E"/>
     <w:rsid w:val="00741F44"/>
     <w:rsid w:val="00742AFB"/>
     <w:rsid w:val="007538C5"/>
     <w:rsid w:val="007641AA"/>
     <w:rsid w:val="00774E82"/>
     <w:rsid w:val="00777465"/>
     <w:rsid w:val="007862E2"/>
     <w:rsid w:val="007872C7"/>
     <w:rsid w:val="007A1470"/>
     <w:rsid w:val="007A2063"/>
     <w:rsid w:val="007B3CBD"/>
     <w:rsid w:val="007B6C41"/>
     <w:rsid w:val="007B7538"/>
     <w:rsid w:val="007C11EB"/>
     <w:rsid w:val="007D01F9"/>
     <w:rsid w:val="007D68A6"/>
+    <w:rsid w:val="007E5107"/>
     <w:rsid w:val="00800298"/>
     <w:rsid w:val="00816D77"/>
     <w:rsid w:val="00823E78"/>
     <w:rsid w:val="008275AD"/>
     <w:rsid w:val="00840EB0"/>
+    <w:rsid w:val="00846163"/>
     <w:rsid w:val="00853779"/>
     <w:rsid w:val="008550F6"/>
     <w:rsid w:val="00861062"/>
     <w:rsid w:val="0086350A"/>
     <w:rsid w:val="00864A5B"/>
     <w:rsid w:val="00865B87"/>
     <w:rsid w:val="008733F9"/>
     <w:rsid w:val="00874BBC"/>
     <w:rsid w:val="008904CB"/>
     <w:rsid w:val="008949A7"/>
     <w:rsid w:val="008A67CF"/>
     <w:rsid w:val="008B67E1"/>
     <w:rsid w:val="008C098E"/>
+    <w:rsid w:val="008C40BB"/>
     <w:rsid w:val="008C5492"/>
     <w:rsid w:val="008C6B02"/>
     <w:rsid w:val="008D0444"/>
+    <w:rsid w:val="008E187E"/>
     <w:rsid w:val="008F3078"/>
     <w:rsid w:val="008F505E"/>
     <w:rsid w:val="00900095"/>
+    <w:rsid w:val="0091150B"/>
     <w:rsid w:val="0095478A"/>
     <w:rsid w:val="0096198A"/>
     <w:rsid w:val="009651B6"/>
     <w:rsid w:val="009707AC"/>
     <w:rsid w:val="009710C3"/>
     <w:rsid w:val="00976D57"/>
     <w:rsid w:val="009771A9"/>
+    <w:rsid w:val="009869B2"/>
+    <w:rsid w:val="009946E1"/>
     <w:rsid w:val="009955D6"/>
     <w:rsid w:val="009A0616"/>
     <w:rsid w:val="009A5AEE"/>
     <w:rsid w:val="009B2A97"/>
     <w:rsid w:val="009B502E"/>
     <w:rsid w:val="009C34E1"/>
+    <w:rsid w:val="009C6704"/>
     <w:rsid w:val="009C7070"/>
     <w:rsid w:val="009D06ED"/>
     <w:rsid w:val="00A03C72"/>
     <w:rsid w:val="00A11ED9"/>
     <w:rsid w:val="00A1307A"/>
     <w:rsid w:val="00A1412F"/>
+    <w:rsid w:val="00A16ACB"/>
     <w:rsid w:val="00A265DE"/>
     <w:rsid w:val="00A3066F"/>
     <w:rsid w:val="00A342D8"/>
     <w:rsid w:val="00A4047E"/>
     <w:rsid w:val="00A50E49"/>
     <w:rsid w:val="00A5443C"/>
     <w:rsid w:val="00A602F5"/>
     <w:rsid w:val="00A70532"/>
     <w:rsid w:val="00A75FC3"/>
     <w:rsid w:val="00A81674"/>
     <w:rsid w:val="00A8359D"/>
     <w:rsid w:val="00A92644"/>
     <w:rsid w:val="00A92A0F"/>
     <w:rsid w:val="00A93F0F"/>
     <w:rsid w:val="00A94DC1"/>
     <w:rsid w:val="00AA0499"/>
     <w:rsid w:val="00AA57CD"/>
     <w:rsid w:val="00AA5C1B"/>
     <w:rsid w:val="00AB2930"/>
     <w:rsid w:val="00AB48EC"/>
     <w:rsid w:val="00AB4CF6"/>
     <w:rsid w:val="00AC0A9B"/>
     <w:rsid w:val="00AC3F40"/>
     <w:rsid w:val="00AD1B96"/>
     <w:rsid w:val="00AD1BC9"/>
     <w:rsid w:val="00AD34A6"/>
     <w:rsid w:val="00AD6B4D"/>
     <w:rsid w:val="00AE7E24"/>
     <w:rsid w:val="00AF0E7B"/>
     <w:rsid w:val="00B04574"/>
     <w:rsid w:val="00B07B44"/>
     <w:rsid w:val="00B233C9"/>
     <w:rsid w:val="00B52085"/>
     <w:rsid w:val="00B5421C"/>
     <w:rsid w:val="00B7055D"/>
     <w:rsid w:val="00B77CCC"/>
     <w:rsid w:val="00B80872"/>
     <w:rsid w:val="00B8271E"/>
+    <w:rsid w:val="00BA04D4"/>
     <w:rsid w:val="00BA4EA0"/>
     <w:rsid w:val="00BB66C1"/>
     <w:rsid w:val="00BC1713"/>
     <w:rsid w:val="00BD06CF"/>
     <w:rsid w:val="00BD7126"/>
     <w:rsid w:val="00BE091D"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BF2961"/>
     <w:rsid w:val="00BF5AA9"/>
     <w:rsid w:val="00BF6391"/>
     <w:rsid w:val="00C01F6C"/>
     <w:rsid w:val="00C04180"/>
     <w:rsid w:val="00C078DC"/>
     <w:rsid w:val="00C14E02"/>
     <w:rsid w:val="00C2325D"/>
     <w:rsid w:val="00C2645E"/>
     <w:rsid w:val="00C31464"/>
     <w:rsid w:val="00C36206"/>
     <w:rsid w:val="00C429FD"/>
     <w:rsid w:val="00C51202"/>
     <w:rsid w:val="00C61ED6"/>
     <w:rsid w:val="00C65559"/>
     <w:rsid w:val="00C7068D"/>
     <w:rsid w:val="00C81208"/>
     <w:rsid w:val="00C844BC"/>
     <w:rsid w:val="00C86463"/>
     <w:rsid w:val="00C9390C"/>
     <w:rsid w:val="00CA2148"/>
     <w:rsid w:val="00CC74ED"/>
     <w:rsid w:val="00CD0CDE"/>
     <w:rsid w:val="00CD7A63"/>
     <w:rsid w:val="00CF1FDF"/>
     <w:rsid w:val="00CF1FEA"/>
+    <w:rsid w:val="00D058E2"/>
+    <w:rsid w:val="00D072DD"/>
     <w:rsid w:val="00D2031D"/>
     <w:rsid w:val="00D218AE"/>
     <w:rsid w:val="00D31FD6"/>
     <w:rsid w:val="00D55632"/>
     <w:rsid w:val="00D644B9"/>
     <w:rsid w:val="00D774AD"/>
     <w:rsid w:val="00D92327"/>
     <w:rsid w:val="00DA2D62"/>
     <w:rsid w:val="00DC0164"/>
     <w:rsid w:val="00DC5FFA"/>
     <w:rsid w:val="00DC702B"/>
     <w:rsid w:val="00DD2768"/>
     <w:rsid w:val="00DE0BB7"/>
     <w:rsid w:val="00DE4CC3"/>
     <w:rsid w:val="00DF017A"/>
     <w:rsid w:val="00DF3322"/>
     <w:rsid w:val="00E10813"/>
     <w:rsid w:val="00E12A8B"/>
     <w:rsid w:val="00E1345B"/>
     <w:rsid w:val="00E1756E"/>
     <w:rsid w:val="00E43EE3"/>
     <w:rsid w:val="00E46215"/>
     <w:rsid w:val="00E50965"/>
     <w:rsid w:val="00E51958"/>
     <w:rsid w:val="00E51C99"/>
     <w:rsid w:val="00E640C4"/>
     <w:rsid w:val="00E70557"/>
     <w:rsid w:val="00E70E10"/>
     <w:rsid w:val="00E720BB"/>
     <w:rsid w:val="00E72B19"/>
     <w:rsid w:val="00E8047E"/>
     <w:rsid w:val="00E91624"/>
     <w:rsid w:val="00E93E98"/>
     <w:rsid w:val="00E93E9F"/>
     <w:rsid w:val="00EA03DF"/>
+    <w:rsid w:val="00EA31DF"/>
     <w:rsid w:val="00EA78F6"/>
+    <w:rsid w:val="00EB157D"/>
     <w:rsid w:val="00EB45AA"/>
     <w:rsid w:val="00ED0B2C"/>
     <w:rsid w:val="00ED5808"/>
     <w:rsid w:val="00EE4253"/>
     <w:rsid w:val="00EF160B"/>
     <w:rsid w:val="00EF2888"/>
     <w:rsid w:val="00F01DE8"/>
     <w:rsid w:val="00F3585A"/>
     <w:rsid w:val="00F411CC"/>
     <w:rsid w:val="00F41EE4"/>
     <w:rsid w:val="00F44CFC"/>
     <w:rsid w:val="00F50EC7"/>
     <w:rsid w:val="00F53D00"/>
     <w:rsid w:val="00F66B17"/>
     <w:rsid w:val="00F67B9C"/>
     <w:rsid w:val="00F7115F"/>
     <w:rsid w:val="00F7327F"/>
     <w:rsid w:val="00F73689"/>
     <w:rsid w:val="00F747C5"/>
     <w:rsid w:val="00F7508E"/>
     <w:rsid w:val="00F827B9"/>
+    <w:rsid w:val="00F923F4"/>
     <w:rsid w:val="00FB28B9"/>
     <w:rsid w:val="00FB6BC4"/>
     <w:rsid w:val="00FC27E1"/>
     <w:rsid w:val="00FD07B2"/>
     <w:rsid w:val="00FD0C0A"/>
     <w:rsid w:val="00FE188B"/>
     <w:rsid w:val="00FE3EC3"/>
     <w:rsid w:val="00FF56E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6641BCDA"/>
   <w15:docId w15:val="{807E99F1-8156-714B-9B67-0B579F2B3C64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8512,55 +9223,67 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="publisher">
     <w:name w:val="publisher"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FE3EC3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="designation">
     <w:name w:val="designation"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FE3EC3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pg">
     <w:name w:val="pg"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FE3EC3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00060CEA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="169764073">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1331836700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9066,69 +9789,69 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>26540</Characters>
+  <Pages>17</Pages>
+  <Words>4917</Words>
+  <Characters>28032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>233</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>College of William &amp; Mary</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31133</CharactersWithSpaces>
+  <CharactersWithSpaces>32884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jacob Goodson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>